--- v0 (2026-05-31)
+++ v1 (2026-07-28)
@@ -675,219 +675,219 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p>
                             <w:pPr>
                               <w:pStyle w:val="List Paragraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="5"/>
                               </w:numPr>
                               <w:bidi w:val="0"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:hAnsi="Roboto" w:eastAsia="Roboto"/>
                                 <w:rtl w:val="0"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rStyle w:val="Ninguno"/>
                                 <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:hAnsi="Roboto" w:eastAsia="Roboto"/>
                                 <w:rtl w:val="0"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t/>
+                              <w:t>Javier Corral García</w:t>
                             </w:r>
                           </w:p>
                           <w:p>
                             <w:pPr>
                               <w:pStyle w:val="Cuerpo"/>
                             </w:pPr>
                           </w:p>
                           <w:p>
                             <w:pPr>
                               <w:pStyle w:val="List Paragraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:bidi w:val="0"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:hAnsi="Roboto" w:eastAsia="Roboto"/>
                                 <w:rtl w:val="0"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rStyle w:val="Ninguno"/>
                                 <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:hAnsi="Roboto" w:eastAsia="Roboto"/>
                                 <w:rtl w:val="0"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t/>
+                              <w:t>javier.corral@computaex.es</w:t>
                             </w:r>
                           </w:p>
                           <w:p>
                             <w:pPr>
                               <w:pStyle w:val="Cuerpo"/>
                             </w:pPr>
                           </w:p>
                           <w:p>
                             <w:pPr>
                               <w:pStyle w:val="List Paragraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="7"/>
                               </w:numPr>
                               <w:bidi w:val="0"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:hAnsi="Roboto" w:eastAsia="Roboto"/>
                                 <w:rtl w:val="0"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rStyle w:val="Ninguno"/>
                                 <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:hAnsi="Roboto" w:eastAsia="Roboto"/>
                                 <w:rtl w:val="0"/>
                                 <w:lang w:val="es-ES_tradnl"/>
                               </w:rPr>
-                              <w:t/>
+                              <w:t>https://www.computaex.es/</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" anchor="ctr">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="_x0000_s1027" type="#_x0000_t202" style="visibility:visible;position:absolute;margin-left:3.5pt;margin-top:23.9pt;width:441.2pt;height:97.1pt;z-index:251660288;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-wrap-distance-left:0.0pt;mso-wrap-distance-top:0.0pt;mso-wrap-distance-right:0.0pt;mso-wrap-distance-bottom:0.0pt;">
                 <v:fill color="#F3F3F3" opacity="100.0%" type="solid"/>
                 <v:stroke on="f" weight="1.0pt" dashstyle="solid" endcap="flat" miterlimit="400.0%" joinstyle="miter" linestyle="single" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pStyle w:val="List Paragraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="5"/>
                         </w:numPr>
                         <w:bidi w:val="0"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:hAnsi="Roboto" w:eastAsia="Roboto"/>
                           <w:rtl w:val="0"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Ninguno"/>
                           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:hAnsi="Roboto" w:eastAsia="Roboto"/>
                           <w:rtl w:val="0"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t/>
+                        <w:t>Javier Corral García</w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
                         <w:pStyle w:val="Cuerpo"/>
                       </w:pPr>
                     </w:p>
                     <w:p>
                       <w:pPr>
                         <w:pStyle w:val="List Paragraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:bidi w:val="0"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:hAnsi="Roboto" w:eastAsia="Roboto"/>
                           <w:rtl w:val="0"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Ninguno"/>
                           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:hAnsi="Roboto" w:eastAsia="Roboto"/>
                           <w:rtl w:val="0"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t/>
+                        <w:t>javier.corral@computaex.es</w:t>
                       </w:r>
                     </w:p>
                     <w:p>
                       <w:pPr>
                         <w:pStyle w:val="Cuerpo"/>
                       </w:pPr>
                     </w:p>
                     <w:p>
                       <w:pPr>
                         <w:pStyle w:val="List Paragraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="7"/>
                         </w:numPr>
                         <w:bidi w:val="0"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:hAnsi="Roboto" w:eastAsia="Roboto"/>
                           <w:rtl w:val="0"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rStyle w:val="Ninguno"/>
                           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:hAnsi="Roboto" w:eastAsia="Roboto"/>
                           <w:rtl w:val="0"/>
                           <w:lang w:val="es-ES_tradnl"/>
                         </w:rPr>
-                        <w:t/>
+                        <w:t>https://www.computaex.es/</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="none" side="bothSides" anchorx="text"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>CONTACT DATA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:</w:t>