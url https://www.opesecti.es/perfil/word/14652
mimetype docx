--- v0 (2026-05-18)
+++ v1 (2026-08-04)
@@ -185,51 +185,51 @@
               <w14:srgbClr w14:val="3B3838"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rFonts w:ascii="Roboto" w:cs="Roboto" w:hAnsi="Roboto" w:eastAsia="Roboto"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:outline w:val="0"/>
           <w:color w:val="3b3838"/>
           <w:kern w:val="36"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:color="3b3838"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="en-US"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="3B3838"/>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:t>MSCA-PF 2026: Simultaneous multifrequency electrical impedance spectroscopy for diagnosis of Li-ion battery cells. University of Extremadura (UEX)</w:t>
+        <w:t>MSCA-PF 2026: Simultaneous multifrequency electrical impedance spectroscopy for diagnosis of Li-ion battery cells. University of Extremadura (UEX | Supervisor)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>WHO WE ARE:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Cuerpo"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Ninguno"/>